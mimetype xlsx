--- v0 (2026-10-12)
+++ v1 (2026-11-02)
@@ -12,1055 +12,944 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
   <si>
     <t>EUROMAP - List of Global Exhibitions</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Web</t>
   </si>
   <si>
     <t>within</t>
   </si>
   <si>
     <t>Organizer</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
-    <t>FAKUMA</t>
+    <t>PRS ASIA - PLASTICS RECYCLING SHOW ASIA</t>
+  </si>
+  <si>
+    <t>CHINA</t>
+  </si>
+  <si>
+    <t>2026-11-03</t>
+  </si>
+  <si>
+    <t>2026-11-05</t>
+  </si>
+  <si>
+    <t>Shanghai</t>
+  </si>
+  <si>
+    <t>prseventasia.com</t>
+  </si>
+  <si>
+    <t>Crain Communication Global Polymer Group</t>
+  </si>
+  <si>
+    <t>Previous edition: November 13-14, 2024</t>
+  </si>
+  <si>
+    <t>PU CHINA/UTECH ASIA</t>
+  </si>
+  <si>
+    <t>www.puchina.eu</t>
+  </si>
+  <si>
+    <t>CRAIN COMMUNICATIONS LTD</t>
+  </si>
+  <si>
+    <t>Previous edition: September 3-5 2025</t>
+  </si>
+  <si>
+    <t>ARGENPLAS</t>
+  </si>
+  <si>
+    <t>ARGENTINA</t>
+  </si>
+  <si>
+    <t>2026-11-06</t>
+  </si>
+  <si>
+    <t>Buenos Aires</t>
+  </si>
+  <si>
+    <t>www.argenplas.com.ar</t>
+  </si>
+  <si>
+    <t>REED EXHIBITIONS ARGENTINA SA</t>
+  </si>
+  <si>
+    <t>Previous edition: June 4-7, 2024, 150 exhibitors, 12,000 visitors</t>
+  </si>
+  <si>
+    <t>WARSAW PLAST EXPO</t>
+  </si>
+  <si>
+    <t>POLAND</t>
+  </si>
+  <si>
+    <t>Warsaw</t>
+  </si>
+  <si>
+    <t>warsawplastexpo.com</t>
+  </si>
+  <si>
+    <t>Ptak Warsaw Expo</t>
+  </si>
+  <si>
+    <t>Previous edition: February 3-5, 2026, 90 exhibitors, 5,000 visitors, 15,000 sqm exhibition area</t>
+  </si>
+  <si>
+    <t>PLASTECNICA EXPO</t>
+  </si>
+  <si>
+    <t>www.warsawexpo.eu</t>
+  </si>
+  <si>
+    <t>PTAK Warszaw Expo - Aleja Katowicka 62 - 05-830 Nadarzyn</t>
+  </si>
+  <si>
+    <t>Previous edition: n.a.</t>
+  </si>
+  <si>
+    <t>PLASTICA</t>
+  </si>
+  <si>
+    <t>GREECE</t>
+  </si>
+  <si>
+    <t>2026-11-09</t>
+  </si>
+  <si>
+    <t>Athens</t>
+  </si>
+  <si>
+    <t>plastica-expo.gr/en/home2/</t>
+  </si>
+  <si>
+    <t>P. PETROPOULOS &amp; SIA &amp;Epsilon;.&amp;Epsilon;.</t>
+  </si>
+  <si>
+    <t>Previous edition: May 31- June 2, 2025, 330 exhibitors, 17,000 visitors, 25,000 sqm</t>
+  </si>
+  <si>
+    <t>PLASTIMAGEN</t>
+  </si>
+  <si>
+    <t>MEXICO</t>
+  </si>
+  <si>
+    <t>2026-11-10</t>
+  </si>
+  <si>
+    <t>2026-11-13</t>
+  </si>
+  <si>
+    <t>Mexico City</t>
+  </si>
+  <si>
+    <t>www.plastimagen.com.mx</t>
+  </si>
+  <si>
+    <t>INFORMA Markets</t>
+  </si>
+  <si>
+    <t>Previous edition: March 11-14, 2025, 870 exhibitors</t>
+  </si>
+  <si>
+    <t>EXPOPLAST</t>
+  </si>
+  <si>
+    <t>CANADA</t>
+  </si>
+  <si>
+    <t>2026-11-11</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
+  </si>
+  <si>
+    <t>Montreal</t>
+  </si>
+  <si>
+    <t>www.admmontreal.com</t>
+  </si>
+  <si>
+    <t>Previous edition: November 11-14, 2024</t>
+  </si>
+  <si>
+    <t>COMPOUNDING WORLD EXPO NORTH AMERICA</t>
+  </si>
+  <si>
+    <t>UNITED STATES</t>
+  </si>
+  <si>
+    <t>Cleveland</t>
+  </si>
+  <si>
+    <t>na.compoundingworldexpo.com</t>
+  </si>
+  <si>
+    <t>AMI Plastics</t>
+  </si>
+  <si>
+    <t>Previous edition: November 12-13, 2025</t>
+  </si>
+  <si>
+    <t>PLASTICS EXTRUSION WORLD EXPO NORTH AMERICA</t>
+  </si>
+  <si>
+    <t>na.extrusion-expo.com</t>
+  </si>
+  <si>
+    <t>AMI</t>
+  </si>
+  <si>
+    <t>PLASTICS RECYCLING WORLD EXPO NORTH AMERICA</t>
+  </si>
+  <si>
+    <t>na.plasticsrecyclingworldexpo.com</t>
+  </si>
+  <si>
+    <t>Previous edition: November 11-13, 2025, 370 exhibitors</t>
+  </si>
+  <si>
+    <t>PLASTIC JAPAN</t>
+  </si>
+  <si>
+    <t>JAPAN</t>
+  </si>
+  <si>
+    <t>2026-11-18</t>
+  </si>
+  <si>
+    <t>2026-11-20</t>
+  </si>
+  <si>
+    <t>Nagoya</t>
+  </si>
+  <si>
+    <t>www.plas.jp/en-gb.html</t>
+  </si>
+  <si>
+    <t>RX GLOBAL</t>
+  </si>
+  <si>
+    <t>Previous edition: November 12-14, 2025 (Tokyo)</t>
+  </si>
+  <si>
+    <t>PLASTICS &amp; RUBBER INDONESIA</t>
+  </si>
+  <si>
+    <t>INDONESIA</t>
+  </si>
+  <si>
+    <t>2026-11-21</t>
+  </si>
+  <si>
+    <t>Jakarta</t>
+  </si>
+  <si>
+    <t>www.plasticsandrubberindonesia.com</t>
+  </si>
+  <si>
+    <t>INFORMA MARKETS</t>
+  </si>
+  <si>
+    <t>Previous edition: November 19-22, 2024, 750 exhibitors, 18,284? visitors</t>
+  </si>
+  <si>
+    <t>IRAQ PLAST</t>
+  </si>
+  <si>
+    <t>IRAQ</t>
+  </si>
+  <si>
+    <t>2026-11-23</t>
+  </si>
+  <si>
+    <t>2026-11-26</t>
+  </si>
+  <si>
+    <t>Erbil</t>
+  </si>
+  <si>
+    <t>www.ppp-iraq.com</t>
+  </si>
+  <si>
+    <t>FAIRTRADE MESSE UND AUSSTELLUNGS GmbH &amp; CO. KG</t>
+  </si>
+  <si>
+    <t>Previous edition: November 24-27, 2025, 346 exhibitors, 10,362 visitors</t>
+  </si>
+  <si>
+    <t>PLAST PACK</t>
+  </si>
+  <si>
+    <t>INDIA</t>
+  </si>
+  <si>
+    <t>2026-11-27</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>Indore</t>
+  </si>
+  <si>
+    <t>www.plastpack.in</t>
+  </si>
+  <si>
+    <t>Indian Plast Pack Forum</t>
+  </si>
+  <si>
+    <t>Previous ediition: January 9-12, 2025, 475 exhibitors, 100,000 visitors, 8,000 sqm</t>
+  </si>
+  <si>
+    <t>IPF</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>2026-12-05</t>
+  </si>
+  <si>
+    <t>Tokyo</t>
+  </si>
+  <si>
+    <t>www.ipfjapan.jp</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PLASTIC FAIR ASSOCIATION</t>
+  </si>
+  <si>
+    <t>Previous edition: November 28-December 2, 2023; exhibitors: 778; visitors: 38,115; gross exhibiting area: 54,000 sqm</t>
+  </si>
+  <si>
+    <t>PLAST EURASIA</t>
+  </si>
+  <si>
+    <t>TURKEY</t>
+  </si>
+  <si>
+    <t>2026-12-02</t>
+  </si>
+  <si>
+    <t>Istanbul</t>
+  </si>
+  <si>
+    <t>www.plasteurasia.com</t>
+  </si>
+  <si>
+    <t>TÜYAP FAIRS AND EXHIBITIONS ORGANIZATION Inc.</t>
+  </si>
+  <si>
+    <t>Previous edition: December 3-6, 2025, 1,500 exhibitors, 76,000 visitors</t>
+  </si>
+  <si>
+    <t>POLYMER WEEK</t>
+  </si>
+  <si>
+    <t>THAILAND</t>
+  </si>
+  <si>
+    <t>2026-12-03</t>
+  </si>
+  <si>
+    <t>Bangkok</t>
+  </si>
+  <si>
+    <t>events.technobiz.org/</t>
+  </si>
+  <si>
+    <t>TechnoBiz Communications Co., Ltd. - 2521/24 Lardprao Road - Khlongchaokhunsingha - Wangthonglang - 10310 Bangkok</t>
+  </si>
+  <si>
+    <t>OMAN PLAST</t>
+  </si>
+  <si>
+    <t>OMAN</t>
+  </si>
+  <si>
+    <t>2026-12-08</t>
+  </si>
+  <si>
+    <t>2026-12-10</t>
+  </si>
+  <si>
+    <t>Muscat</t>
+  </si>
+  <si>
+    <t>www.omanplast.net</t>
+  </si>
+  <si>
+    <t>SILVER STAR CORPORATION</t>
+  </si>
+  <si>
+    <t>Previous edition: December 9-11, 2025</t>
+  </si>
+  <si>
+    <t>GULF 4P</t>
+  </si>
+  <si>
+    <t>SAUDI ARABIA</t>
+  </si>
+  <si>
+    <t>2026-12-14</t>
+  </si>
+  <si>
+    <t>2026-12-17</t>
+  </si>
+  <si>
+    <t>Dhahran</t>
+  </si>
+  <si>
+    <t>www.gulf4p.com</t>
+  </si>
+  <si>
+    <t>MIE EVENTS DMMC</t>
+  </si>
+  <si>
+    <t>Previous Edition: December 8-11, 2025, 150 exhibitors, 6,000 visitors</t>
+  </si>
+  <si>
+    <t>RACE- RECYCLING AND COMPOUNDING EXPO</t>
+  </si>
+  <si>
+    <t>2026-12-16</t>
+  </si>
+  <si>
+    <t>Mumbai</t>
+  </si>
+  <si>
+    <t>www.plasticsrecyclingexpoindia.com</t>
+  </si>
+  <si>
+    <t>POLYMERUPDATE - AMI Plastics</t>
+  </si>
+  <si>
+    <t>Previous edition: September 10-11, 2025, 100 exhibitors, 4,500 visitors</t>
+  </si>
+  <si>
+    <t>INTERPLAST PACK EAST AFRICA</t>
+  </si>
+  <si>
+    <t>TANZANIA</t>
+  </si>
+  <si>
+    <t>2027-01-01</t>
+  </si>
+  <si>
+    <t>Dar Es Salaam</t>
+  </si>
+  <si>
+    <t>www.mxmexhibitions.com/iplastpackTanzania</t>
+  </si>
+  <si>
+    <t>EAST AFRICA INTERNATIONAL TRADE EXHIBITION</t>
+  </si>
+  <si>
+    <t>EXPOGROUP</t>
+  </si>
+  <si>
+    <t>Previous editions: January 29-31, 2026; 100 exhibitors, 2,000 visitors</t>
+  </si>
+  <si>
+    <t>PU TECH</t>
+  </si>
+  <si>
+    <t>2027-01-20</t>
+  </si>
+  <si>
+    <t>2027-01-22</t>
+  </si>
+  <si>
+    <t>Greater Noida</t>
+  </si>
+  <si>
+    <t>www.putechindia.com</t>
+  </si>
+  <si>
+    <t>INDIA POLYURETHANE ASSOCIATION</t>
+  </si>
+  <si>
+    <t>Previous edition: April 9-11, 2025, 180 exhibitors, 7,000 visitors, 9,000 sqm net exhibition area</t>
+  </si>
+  <si>
+    <t>PLASTIVISION INDIA</t>
+  </si>
+  <si>
+    <t>2027-01-21</t>
+  </si>
+  <si>
+    <t>2027-01-25</t>
+  </si>
+  <si>
+    <t>www.plastivision.org</t>
+  </si>
+  <si>
+    <t>AIPMA ALL INDIA PLASTICS MANUFACTURERS'ASSOCIATION</t>
+  </si>
+  <si>
+    <t>Previous edition: December 7-11, 2023, 1,280 exhibitors, 234,000 visitors, 110,000 sqm</t>
+  </si>
+  <si>
+    <t>AFROPLAST</t>
+  </si>
+  <si>
+    <t>EGYPT</t>
+  </si>
+  <si>
+    <t>2027-01-24</t>
+  </si>
+  <si>
+    <t>Cairo</t>
+  </si>
+  <si>
+    <t>www.afroplast.com</t>
+  </si>
+  <si>
+    <t>BUSINESS PLUS and</t>
+  </si>
+  <si>
+    <t>Previous edition: January 16-19, 2025, 350 exhibitors, 18,000 visitors</t>
+  </si>
+  <si>
+    <t>RUPLASTICA</t>
+  </si>
+  <si>
+    <t>RUSSIA</t>
+  </si>
+  <si>
+    <t>2027-01-26</t>
+  </si>
+  <si>
+    <t>2027-01-29</t>
+  </si>
+  <si>
+    <t>Moscow</t>
+  </si>
+  <si>
+    <t>ruplastica.ru</t>
+  </si>
+  <si>
+    <t>EXPO FUSION LLC - ul. Timura Frunze - H3 - B1 - 119021 Moscow, - tel +7 495 9559199</t>
+  </si>
+  <si>
+    <t>Previous edition: January 27-30, 2026, 1,042 exhibitors, 31,000 visitors,</t>
+  </si>
+  <si>
+    <t>PROPAK PHILIPPINES</t>
+  </si>
+  <si>
+    <t>PHILIPPINES</t>
+  </si>
+  <si>
+    <t>2027-02-24</t>
+  </si>
+  <si>
+    <t>2027-02-26</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>www.propakphilippines.com</t>
+  </si>
+  <si>
+    <t>Previous edition: February 3-5, 2026, 250 exhibitors, 10,000 visitors</t>
+  </si>
+  <si>
+    <t>KOPLAS</t>
+  </si>
+  <si>
+    <t>SOUTH KOREA</t>
+  </si>
+  <si>
+    <t>2027-03-01</t>
+  </si>
+  <si>
+    <t>Seoul</t>
+  </si>
+  <si>
+    <t>www.koplas.com</t>
+  </si>
+  <si>
+    <t>KOREA E &amp; EX INC.</t>
+  </si>
+  <si>
+    <t>Previous edition: March 11-14, 2025, 300 exhibitors, 50,394 visitors (concurrent with K-MTECH and INTERMOLD KOREA)</t>
+  </si>
+  <si>
+    <t>PROPAK EAST AFRICA</t>
+  </si>
+  <si>
+    <t>KENYA</t>
+  </si>
+  <si>
+    <t>2027-03-02</t>
+  </si>
+  <si>
+    <t>2027-03-04</t>
+  </si>
+  <si>
+    <t>Nairobi</t>
+  </si>
+  <si>
+    <t>www.propakeastafrica.com</t>
+  </si>
+  <si>
+    <t>MONTGOMERY GROUP AFRICA</t>
+  </si>
+  <si>
+    <t>Previous edition: March 3-5, 2026, 150 exhibitors, 5,500 visitors</t>
+  </si>
+  <si>
+    <t>JEC WORLD</t>
+  </si>
+  <si>
+    <t>FRANCE</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>www.jec-world.events/</t>
+  </si>
+  <si>
+    <t>JEC COMPOSITES</t>
+  </si>
+  <si>
+    <t>Previous edition: March 10-12, 2026, 1,350 exhibitors</t>
+  </si>
+  <si>
+    <t>TIRE TECHNOLOGY EXPO</t>
   </si>
   <si>
     <t>GERMANY</t>
   </si>
   <si>
-    <t>2026-10-12</t>
-[...14 lines deleted...]
-    <t>Previous edition: October 15-19, 2024, 1,639 exhibitors, 33,675 visitors</t>
+    <t>Hannover</t>
+  </si>
+  <si>
+    <t>www.tiretechnology-expo.com</t>
+  </si>
+  <si>
+    <t>UKIP Media &amp; Events Ltd.</t>
+  </si>
+  <si>
+    <t>Previous edition: March 3-5, 2026,</t>
+  </si>
+  <si>
+    <t>MECSPE</t>
+  </si>
+  <si>
+    <t>ITALY</t>
+  </si>
+  <si>
+    <t>2027-03-03</t>
+  </si>
+  <si>
+    <t>2027-03-05</t>
+  </si>
+  <si>
+    <t>Bologna</t>
+  </si>
+  <si>
+    <t>www.mecspe.com</t>
+  </si>
+  <si>
+    <t>SENAF srl</t>
+  </si>
+  <si>
+    <t>Previous edition: March 4-6, 2026, 2,000 exhibitors, 60,581 visitors</t>
+  </si>
+  <si>
+    <t>PLASTICS &amp; RUBBER</t>
+  </si>
+  <si>
+    <t>SPAIN</t>
+  </si>
+  <si>
+    <t>2027-03-10</t>
+  </si>
+  <si>
+    <t>2027-03-11</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>www.plastics-rubber.es/en/</t>
+  </si>
+  <si>
+    <t>STEP EXHIBITIONS</t>
+  </si>
+  <si>
+    <t>Previous edition: March 11-12, 2026, 10 exhibitors, 2,213 visitors</t>
+  </si>
+  <si>
+    <t>GLOBAL RUBBER, LATEX &amp; TIRE EXPO</t>
+  </si>
+  <si>
+    <t>2027-03-12</t>
+  </si>
+  <si>
+    <t>www.grte-expo.com</t>
+  </si>
+  <si>
+    <t>CHINA UNITED RUBBER CORPORATION</t>
+  </si>
+  <si>
+    <t>Previous edition: March 9-12, 2016.</t>
+  </si>
+  <si>
+    <t>PLASTICO BRASIL</t>
+  </si>
+  <si>
+    <t>BRAZIL</t>
+  </si>
+  <si>
+    <t>2027-03-15</t>
+  </si>
+  <si>
+    <t>2027-03-19</t>
+  </si>
+  <si>
+    <t>Sao Paulo</t>
+  </si>
+  <si>
+    <t>www.plasticobrasil.com.br</t>
+  </si>
+  <si>
+    <t>INFORMA Markets LATAM</t>
+  </si>
+  <si>
+    <t>Previous edition: March 24-28, 2025, 1,000 exhibitors, 32,000 sqm of exhibition area</t>
+  </si>
+  <si>
+    <t>CENTRAL ASIA PLAST WORLD</t>
+  </si>
+  <si>
+    <t>KAZAKISTAN</t>
+  </si>
+  <si>
+    <t>2027-03-16</t>
+  </si>
+  <si>
+    <t>2027-03-18</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>www.plastworld.kz</t>
+  </si>
+  <si>
+    <t>Central Asia Trade Exhibitions Exhibition Company</t>
+  </si>
+  <si>
+    <t>Previous ediition: March 17-19, 2026,</t>
+  </si>
+  <si>
+    <t>PLASTPRINTPACK NIGERIA</t>
+  </si>
+  <si>
+    <t>NIGERIA</t>
+  </si>
+  <si>
+    <t>Lagos</t>
+  </si>
+  <si>
+    <t>www.ppp-nigeria.com</t>
+  </si>
+  <si>
+    <t>FAIRTRADE GmbH</t>
+  </si>
+  <si>
+    <t>Previous edition: March 24-26, 2026; 138 exhibitors</t>
+  </si>
+  <si>
+    <t>ARABPLAST</t>
+  </si>
+  <si>
+    <t>UNITED ARAB EMIRATES</t>
+  </si>
+  <si>
+    <t>2027-03-24</t>
+  </si>
+  <si>
+    <t>2027-03-26</t>
+  </si>
+  <si>
+    <t>Dubai</t>
+  </si>
+  <si>
+    <t>arabplast.info</t>
+  </si>
+  <si>
+    <t>AL FAJER INFORMATION &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Previous edition: ?January 7-9, 2025</t>
   </si>
   <si>
     <t>ARAB INTERNATIONAL FOR PLASTIC &amp; PETROCHEMICALS INDUSTRY AND PACKAGING EXPO</t>
   </si>
   <si>
-    <t>JORDAN</t>
-[...50 lines deleted...]
-    <t>2026-10-29</t>
+    <t>https://www.arabplast.info/index.php</t>
+  </si>
+  <si>
+    <t>Al Fajer</t>
+  </si>
+  <si>
+    <t>Previous edition: July 24-26, 2025, 770 exhibitors, 27,776 visitors</t>
+  </si>
+  <si>
+    <t>IPF BANGLADESH PLASTICS, PRINTING &amp; PACKAGING FAIR</t>
+  </si>
+  <si>
+    <t>BANGLADESH</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>2027-04-02</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>www.chanchao.com.tw/IPF/</t>
+  </si>
+  <si>
+    <t>CHAN CHAO INTERNATIONAL CO. LTD</t>
+  </si>
+  <si>
+    <t>Previous edition: January 28-31, 2026, 400 exhibitors, 29,274 visitors</t>
+  </si>
+  <si>
+    <t>UZCHEMPLASTEXPO</t>
+  </si>
+  <si>
+    <t>UZBEKISTAN</t>
+  </si>
+  <si>
+    <t>2027-04-06</t>
+  </si>
+  <si>
+    <t>2027-04-08</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>www.ieg.uz/uzchemplastexpo</t>
+  </si>
+  <si>
+    <t>IEG International Expo Group</t>
+  </si>
+  <si>
+    <t>Previous edition: April 2-4, 2025</t>
+  </si>
+  <si>
+    <t>PLASTIWORLD</t>
+  </si>
+  <si>
+    <t>2027-04-07</t>
+  </si>
+  <si>
+    <t>2027-04-09</t>
+  </si>
+  <si>
+    <t>New Delhi</t>
+  </si>
+  <si>
+    <t>plastiworld.org</t>
+  </si>
+  <si>
+    <t>AIPMA - The All India Plastics Manufacturers' Association</t>
+  </si>
+  <si>
+    <t>Previous edition: March 23-25, 2026, 150 Exhibitors</t>
+  </si>
+  <si>
+    <t>CHINAPLAS</t>
+  </si>
+  <si>
+    <t>2027-04-13</t>
+  </si>
+  <si>
+    <t>2027-04-16</t>
   </si>
   <si>
     <t>Shenzhen</t>
-  </si>
-[...889 lines deleted...]
-    <t>2027-04-16</t>
   </si>
   <si>
     <t>www.ChinaplasOnline.com</t>
   </si>
   <si>
     <t>ADSALE EXHIBITION SERVICES</t>
   </si>
   <si>
     <t>Previous edition: April 21-24, 2026, 5,104 exhibitors, 350,189 visitors, 400,000 sqm exhibition area</t>
   </si>
   <si>
     <t>UTECH EUROPE</t>
   </si>
   <si>
     <t>NETHERLANDS</t>
   </si>
   <si>
     <t>2027-04-20</t>
   </si>
   <si>
     <t>2027-04-22</t>
   </si>
   <si>
     <t>Maastricht</t>
   </si>
@@ -2320,51 +2209,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I101"/>
+  <dimension ref="A1:I95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="70" customWidth="true" style="0"/>
     <col min="9" max="9" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1" t="s">
@@ -2405,842 +2294,842 @@
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
         <v>19</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="I8" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="C11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="F12" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E16" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="I16" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="C17" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="D17" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="F17" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I17" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="B18" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="C18" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" t="s">
         <v>100</v>
       </c>
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>107</v>
       </c>
       <c r="F19" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="I19" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E20" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F20" t="s">
         <v>115</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="I20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C21" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D21" t="s">
         <v>120</v>
       </c>
       <c r="E21" t="s">
         <v>121</v>
       </c>
       <c r="F21" t="s">
         <v>122</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>123</v>
       </c>
       <c r="I21" t="s">
-        <v>124</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" t="s">
         <v>125</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="D22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="F22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D24" t="s">
         <v>141</v>
       </c>
       <c r="E24" t="s">
         <v>142</v>
       </c>
       <c r="F24" t="s">
         <v>143</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>144</v>
       </c>
       <c r="I24" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="C25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D25" t="s">
         <v>148</v>
       </c>
       <c r="E25" t="s">
         <v>149</v>
       </c>
       <c r="F25" t="s">
         <v>150</v>
       </c>
-      <c r="G25"/>
+      <c r="G25" t="s">
+        <v>151</v>
+      </c>
       <c r="H25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>155</v>
       </c>
       <c r="D26" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E27" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="F27" t="s">
         <v>164</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>165</v>
       </c>
       <c r="I27" t="s">
-        <v>82</v>
+        <v>166</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C28" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D28" t="s">
         <v>169</v>
       </c>
       <c r="E28" t="s">
         <v>170</v>
       </c>
       <c r="F28" t="s">
         <v>171</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>172</v>
       </c>
       <c r="I28" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>174</v>
       </c>
       <c r="B29" t="s">
         <v>175</v>
       </c>
       <c r="C29" t="s">
         <v>176</v>
       </c>
       <c r="D29" t="s">
         <v>177</v>
       </c>
       <c r="E29" t="s">
         <v>178</v>
       </c>
       <c r="F29" t="s">
         <v>179</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>180</v>
       </c>
       <c r="I29" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>182</v>
       </c>
       <c r="B30" t="s">
-        <v>139</v>
+        <v>183</v>
       </c>
       <c r="C30" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="D30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>186</v>
+        <v>86</v>
       </c>
       <c r="I30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D31" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F31" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="G31" t="s">
         <v>193</v>
       </c>
+      <c r="G31"/>
       <c r="H31" t="s">
         <v>194</v>
       </c>
       <c r="I31" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>196</v>
       </c>
       <c r="B32" t="s">
-        <v>139</v>
+        <v>197</v>
       </c>
       <c r="C32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F32" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="C33" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D33" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E33" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="F33" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I33" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B34" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C34" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D34" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="E34" t="s">
         <v>212</v>
       </c>
       <c r="F34" t="s">
         <v>213</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>214</v>
       </c>
       <c r="I34" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>216</v>
       </c>
       <c r="B35" t="s">
         <v>217</v>
       </c>
       <c r="C35" t="s">
         <v>218</v>
       </c>
@@ -3260,1809 +3149,1647 @@
       <c r="I35" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>224</v>
       </c>
       <c r="B36" t="s">
         <v>225</v>
       </c>
       <c r="C36" t="s">
         <v>226</v>
       </c>
       <c r="D36" t="s">
         <v>227</v>
       </c>
       <c r="E36" t="s">
         <v>228</v>
       </c>
       <c r="F36" t="s">
         <v>229</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>128</v>
+        <v>230</v>
       </c>
       <c r="I36" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B37" t="s">
-        <v>232</v>
+        <v>119</v>
       </c>
       <c r="C37" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="D37" t="s">
         <v>233</v>
       </c>
       <c r="E37" t="s">
+        <v>121</v>
+      </c>
+      <c r="F37" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>235</v>
+      </c>
+      <c r="I37" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>237</v>
+      </c>
+      <c r="B38" t="s">
         <v>238</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>239</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>240</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>241</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
+        <v>243</v>
+      </c>
+      <c r="I38" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>245</v>
+      </c>
+      <c r="B39" t="s">
         <v>246</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>247</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="E39" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F39" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I39" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B40" t="s">
-        <v>11</v>
+        <v>254</v>
       </c>
       <c r="C40" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D40" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="E40" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F40" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I40" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B41" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C41" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D41" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E41" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F41" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="I41" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B42" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C42" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D42" t="s">
+        <v>262</v>
+      </c>
+      <c r="E42" t="s">
+        <v>263</v>
+      </c>
+      <c r="F42" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="I42" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>271</v>
+      </c>
+      <c r="B43" t="s">
+        <v>272</v>
+      </c>
+      <c r="C43" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D43" t="s">
         <v>274</v>
       </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>275</v>
       </c>
       <c r="F43" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I43" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B44" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C44" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D44" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E44" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F44" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="I44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B45" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="C45" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D45" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>290</v>
       </c>
       <c r="F45" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I45" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B46" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D46" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="E46" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="F46" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="I46" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B47" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C47" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D47" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E47" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F47" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="I47" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>18</v>
+        <v>309</v>
       </c>
       <c r="B48" t="s">
-        <v>299</v>
+        <v>133</v>
       </c>
       <c r="C48" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D48" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="E48" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="F48" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="I48" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B49" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C49" t="s">
+        <v>318</v>
+      </c>
+      <c r="D49" t="s">
         <v>311</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F49" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="I49" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B50" t="s">
-        <v>318</v>
+        <v>62</v>
       </c>
       <c r="C50" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D50" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E50" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F50" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="I50" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>211</v>
       </c>
       <c r="C51" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D51" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E51" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="F51" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="I51" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>337</v>
+      </c>
+      <c r="B52" t="s">
+        <v>119</v>
+      </c>
+      <c r="C52" t="s">
         <v>332</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E52" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="F52" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="I52" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B53" t="s">
-        <v>339</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D53" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E53" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="F53" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="I53" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B54" t="s">
-        <v>175</v>
+        <v>350</v>
       </c>
       <c r="C54" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D54" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E54" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F54" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="I54" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B55" t="s">
-        <v>354</v>
+        <v>97</v>
       </c>
       <c r="C55" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D55" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="E55" t="s">
-        <v>356</v>
+        <v>290</v>
       </c>
       <c r="F55" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I55" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>280</v>
       </c>
       <c r="C56" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D56" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E56" t="s">
-        <v>363</v>
+        <v>283</v>
       </c>
       <c r="F56" t="s">
         <v>364</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>365</v>
       </c>
       <c r="I56" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>367</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="C57" t="s">
         <v>368</v>
       </c>
       <c r="D57" t="s">
         <v>369</v>
       </c>
       <c r="E57" t="s">
         <v>370</v>
       </c>
       <c r="F57" t="s">
         <v>371</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>372</v>
       </c>
       <c r="I57" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>374</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>375</v>
       </c>
       <c r="C58" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="D58" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E58" t="s">
-        <v>163</v>
+        <v>378</v>
       </c>
       <c r="F58" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="I58" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B59" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="C59" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D59" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E59" t="s">
-        <v>382</v>
+        <v>121</v>
       </c>
       <c r="F59" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>384</v>
+        <v>86</v>
       </c>
       <c r="I59" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B60" t="s">
-        <v>387</v>
+        <v>97</v>
       </c>
       <c r="C60" t="s">
         <v>388</v>
       </c>
       <c r="D60" t="s">
         <v>389</v>
       </c>
       <c r="E60" t="s">
         <v>390</v>
       </c>
       <c r="F60" t="s">
         <v>391</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>296</v>
+        <v>392</v>
       </c>
       <c r="I60" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B61" t="s">
-        <v>139</v>
+        <v>395</v>
       </c>
       <c r="C61" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D61" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E61" t="s">
-        <v>328</v>
+        <v>398</v>
       </c>
       <c r="F61" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="I61" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B62" t="s">
-        <v>318</v>
+        <v>119</v>
       </c>
       <c r="C62" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D62" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="E62" t="s">
-        <v>321</v>
+        <v>121</v>
       </c>
       <c r="F62" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="I62" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B63" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C63" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D63" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="E63" t="s">
-        <v>407</v>
+        <v>50</v>
       </c>
       <c r="F63" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="I63" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B64" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C64" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D64" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E64" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F64" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="I64" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B65" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="C65" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="D65" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E65" t="s">
-        <v>163</v>
+        <v>290</v>
       </c>
       <c r="F65" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>128</v>
+        <v>425</v>
       </c>
       <c r="I65" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B66" t="s">
-        <v>139</v>
+        <v>302</v>
       </c>
       <c r="C66" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="D66" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E66" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F66" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="I66" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B67" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="C67" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D67" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E67" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F67" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I67" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B68" t="s">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="C68" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D68" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E68" t="s">
-        <v>163</v>
+        <v>443</v>
       </c>
       <c r="F68" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="I68" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B69" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C69" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D69" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E69" t="s">
-        <v>94</v>
+        <v>450</v>
       </c>
       <c r="F69" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="I69" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>451</v>
+        <v>387</v>
       </c>
       <c r="B70" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C70" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D70" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E70" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="F70" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I70" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B71" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="C71" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="D71" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E71" t="s">
-        <v>328</v>
+        <v>178</v>
       </c>
       <c r="F71" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="I71" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B72" t="s">
-        <v>339</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="D72" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="E72" t="s">
+        <v>178</v>
+      </c>
+      <c r="F72" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I72" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>469</v>
+      </c>
+      <c r="B73" t="s">
+        <v>470</v>
+      </c>
+      <c r="C73" t="s">
+        <v>456</v>
+      </c>
+      <c r="D73" t="s">
+        <v>456</v>
+      </c>
+      <c r="E73" t="s">
         <v>471</v>
       </c>
-      <c r="B73" t="s">
-[...5 lines deleted...]
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>475</v>
+        <v>94</v>
       </c>
       <c r="I73" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>474</v>
+      </c>
+      <c r="B74" t="s">
+        <v>47</v>
+      </c>
+      <c r="C74" t="s">
+        <v>475</v>
+      </c>
+      <c r="D74" t="s">
+        <v>476</v>
+      </c>
+      <c r="E74" t="s">
         <v>477</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="F74" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="I74" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>481</v>
+      </c>
+      <c r="B75" t="s">
+        <v>55</v>
+      </c>
+      <c r="C75" t="s">
+        <v>482</v>
+      </c>
+      <c r="D75" t="s">
+        <v>483</v>
+      </c>
+      <c r="E75" t="s">
         <v>484</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="F75" t="s">
         <v>485</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="I75" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>424</v>
+        <v>488</v>
       </c>
       <c r="B76" t="s">
+        <v>133</v>
+      </c>
+      <c r="C76" t="s">
+        <v>489</v>
+      </c>
+      <c r="D76" t="s">
+        <v>490</v>
+      </c>
+      <c r="E76" t="s">
         <v>491</v>
       </c>
-      <c r="C76" t="s">
+      <c r="F76" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="I76" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>495</v>
+      </c>
+      <c r="B77" t="s">
+        <v>97</v>
+      </c>
+      <c r="C77" t="s">
+        <v>496</v>
+      </c>
+      <c r="D77" t="s">
+        <v>497</v>
+      </c>
+      <c r="E77" t="s">
         <v>498</v>
       </c>
-      <c r="B77" t="s">
-[...5 lines deleted...]
-      <c r="D77" t="s">
+      <c r="F77" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
+        <v>500</v>
+      </c>
+      <c r="I77" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
+        <v>502</v>
+      </c>
+      <c r="B78" t="s">
+        <v>97</v>
+      </c>
+      <c r="C78" t="s">
         <v>503</v>
       </c>
-      <c r="B78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="E78" t="s">
-        <v>220</v>
+        <v>505</v>
       </c>
       <c r="F78" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="I78" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B79" t="s">
-        <v>507</v>
+        <v>97</v>
       </c>
       <c r="C79" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="D79" t="s">
-        <v>493</v>
+        <v>511</v>
       </c>
       <c r="E79" t="s">
-        <v>508</v>
+        <v>142</v>
       </c>
       <c r="F79" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>136</v>
+        <v>513</v>
       </c>
       <c r="I79" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>168</v>
       </c>
       <c r="C80" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="D80" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="E80" t="s">
-        <v>514</v>
+        <v>170</v>
       </c>
       <c r="F80" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="I80" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B81" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C81" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D81" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E81" t="s">
-        <v>521</v>
+        <v>290</v>
       </c>
       <c r="F81" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="I81" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B82" t="s">
-        <v>175</v>
+        <v>217</v>
       </c>
       <c r="C82" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D82" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E82" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F82" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="I82" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B83" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="C83" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D83" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E83" t="s">
-        <v>535</v>
+        <v>290</v>
       </c>
       <c r="F83" t="s">
         <v>536</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>537</v>
       </c>
       <c r="I83" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>539</v>
       </c>
       <c r="B84" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="C84" t="s">
         <v>540</v>
       </c>
       <c r="D84" t="s">
+        <v>540</v>
+      </c>
+      <c r="E84" t="s">
+        <v>114</v>
+      </c>
+      <c r="F84" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>544</v>
+        <v>116</v>
       </c>
       <c r="I84" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>543</v>
+      </c>
+      <c r="B85" t="s">
+        <v>62</v>
+      </c>
+      <c r="C85" t="s">
+        <v>544</v>
+      </c>
+      <c r="D85" t="s">
+        <v>545</v>
+      </c>
+      <c r="E85" t="s">
         <v>546</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="F85" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="I85" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
+        <v>550</v>
+      </c>
+      <c r="B86" t="s">
+        <v>112</v>
+      </c>
+      <c r="C86" t="s">
+        <v>551</v>
+      </c>
+      <c r="D86" t="s">
+        <v>551</v>
+      </c>
+      <c r="E86" t="s">
+        <v>114</v>
+      </c>
+      <c r="F86" t="s">
         <v>552</v>
-      </c>
-[...13 lines deleted...]
-        <v>555</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="I86" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
+        <v>555</v>
+      </c>
+      <c r="B87" t="s">
+        <v>217</v>
+      </c>
+      <c r="C87" t="s">
+        <v>556</v>
+      </c>
+      <c r="D87" t="s">
+        <v>557</v>
+      </c>
+      <c r="E87" t="s">
         <v>558</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="F87" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>560</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
+        <v>560</v>
+      </c>
+      <c r="I87" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>562</v>
+      </c>
+      <c r="B88" t="s">
+        <v>97</v>
+      </c>
+      <c r="C88" t="s">
         <v>563</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>564</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>565</v>
       </c>
-      <c r="E88" t="s">
+      <c r="F88" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
+        <v>567</v>
+      </c>
+      <c r="I88" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>569</v>
+      </c>
+      <c r="B89" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" t="s">
         <v>570</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>571</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F89" t="s">
         <v>573</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>574</v>
       </c>
       <c r="I89" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>576</v>
       </c>
       <c r="B90" t="s">
-        <v>154</v>
+        <v>577</v>
       </c>
       <c r="C90" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D90" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="E90" t="s">
-        <v>156</v>
+        <v>580</v>
       </c>
       <c r="F90" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>158</v>
+        <v>582</v>
       </c>
       <c r="I90" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B91" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="C91" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="D91" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E91" t="s">
-        <v>583</v>
+        <v>228</v>
       </c>
       <c r="F91" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="I91" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B92" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="C92" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="D92" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E92" t="s">
-        <v>156</v>
+        <v>592</v>
       </c>
       <c r="F92" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="I92" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B93" t="s">
-        <v>258</v>
+        <v>597</v>
       </c>
       <c r="C93" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D93" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E93" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="F93" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="I93" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>599</v>
+        <v>323</v>
       </c>
       <c r="B94" t="s">
-        <v>139</v>
+        <v>62</v>
       </c>
       <c r="C94" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="D94" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="E94" t="s">
-        <v>602</v>
+        <v>326</v>
       </c>
       <c r="F94" t="s">
-        <v>603</v>
+        <v>327</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>604</v>
+        <v>328</v>
       </c>
       <c r="I94" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>323</v>
+      </c>
+      <c r="B95" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" t="s">
         <v>606</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>607</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>609</v>
+        <v>326</v>
       </c>
       <c r="F95" t="s">
-        <v>610</v>
+        <v>327</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>611</v>
+        <v>328</v>
       </c>
       <c r="I95" t="s">
-        <v>612</v>
-[...161 lines deleted...]
-        <v>645</v>
+        <v>608</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">